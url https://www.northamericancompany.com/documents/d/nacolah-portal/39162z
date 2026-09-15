--- v0 (2025-12-05)
+++ v1 (2026-09-15)
@@ -1,33 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -37,93 +40,94 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme6.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme7.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme8.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme9.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483662" r:id="rId1"/>
-[...5 lines deleted...]
-    <p:sldMasterId id="2147483814" r:id="rId7"/>
+    <p:sldMasterId id="2147483662" r:id="rId4"/>
+    <p:sldMasterId id="2147483664" r:id="rId5"/>
+    <p:sldMasterId id="2147483670" r:id="rId6"/>
+    <p:sldMasterId id="2147483672" r:id="rId7"/>
+    <p:sldMasterId id="2147483674" r:id="rId8"/>
+    <p:sldMasterId id="2147483676" r:id="rId9"/>
+    <p:sldMasterId id="2147483814" r:id="rId10"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId26"/>
+    <p:notesMasterId r:id="rId29"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId27"/>
+    <p:handoutMasterId r:id="rId30"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="258" r:id="rId8"/>
-[...16 lines deleted...]
-    <p:sldId id="284" r:id="rId25"/>
+    <p:sldId id="258" r:id="rId11"/>
+    <p:sldId id="259" r:id="rId12"/>
+    <p:sldId id="260" r:id="rId13"/>
+    <p:sldId id="261" r:id="rId14"/>
+    <p:sldId id="272" r:id="rId15"/>
+    <p:sldId id="273" r:id="rId16"/>
+    <p:sldId id="274" r:id="rId17"/>
+    <p:sldId id="265" r:id="rId18"/>
+    <p:sldId id="285" r:id="rId19"/>
+    <p:sldId id="287" r:id="rId20"/>
+    <p:sldId id="267" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="288" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="280" r:id="rId25"/>
+    <p:sldId id="282" r:id="rId26"/>
+    <p:sldId id="283" r:id="rId27"/>
+    <p:sldId id="284" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -572,94 +576,94 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="96395" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="105" d="100"/>
-          <a:sy n="105" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="180" y="120"/>
+        <p:origin x="534" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme9.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -704,51 +708,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DCD8C7CC-CFA2-43EC-9571-5437D3169338}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/11/2025</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -838,51 +842,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C2DC37-7257-4D50-8A47-9FC0A1BDCA87}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/11/2025</a:t>
+              <a:t>7/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1996,51 +2000,51 @@
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="948512483"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Custom Layout">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4445,51 +4449,51 @@
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1798751566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483677" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -4878,51 +4882,51 @@
             <a:off x="10919619" y="6649142"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1819362801"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483825" r:id="rId1"/>
     <p:sldLayoutId id="2147483831" r:id="rId2"/>
     <p:sldLayoutId id="2147483832" r:id="rId3"/>
     <p:sldLayoutId id="2147483833" r:id="rId4"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
@@ -5623,60 +5627,68 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30E00894-992C-8687-A77F-9FE50EA40254}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>REV</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t> 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B49DF625-6652-7525-4ED9-43AFB1407173}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4383031" y="6596390"/>
             <a:ext cx="3425938" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -11328,61 +11340,86 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8F68575-F4D9-FB8C-4CD4-20AC67E0EA5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>REV</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>7-26</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14F7291A-EACF-F68B-EF31-9515AB7610A5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="727811" y="1292057"/>
             <a:ext cx="10736375" cy="4014945"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
@@ -11821,61 +11858,66 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38CC1B44-B116-1360-BB65-F943FB313BE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="TextBox 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B064F9AA-7C3F-57B2-683C-66685CE4D580}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="6596390"/>
             <a:ext cx="1731948" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
@@ -12049,51 +12091,51 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="207293" y="339634"/>
               <a:ext cx="3633187" cy="1077218"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>Over $127.1 billion</a:t>
+                <a:t>Over $135.1 billion</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" baseline="30000" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Total assets under Sammons </a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
@@ -12123,51 +12165,51 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="222069" y="1610022"/>
               <a:ext cx="3633187" cy="1077218"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>Over $44.4 billion</a:t>
+                <a:t>Over $46.9 billion</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" baseline="30000" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>2</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>North American life and</a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
@@ -12197,51 +12239,51 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3855256" y="339634"/>
               <a:ext cx="3603635" cy="1077218"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>Over $119.6 billion</a:t>
+                <a:t>Over $127.9 billion</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" baseline="30000" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>1</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>Sammons Financial Group </a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
@@ -12271,51 +12313,51 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3870032" y="1610022"/>
               <a:ext cx="3539713" cy="1077218"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </p:spPr>
           <p:txBody>
             <a:bodyPr wrap="square" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
-                <a:t>Over $41.9 billion</a:t>
+                <a:t>Over $44.4 billion</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-US" sz="3200" b="1" baseline="30000" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="00604B"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>2</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:r>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
                 </a:rPr>
                 <a:t>North American life and</a:t>
               </a:r>
               <a:br>
                 <a:rPr lang="en-US" sz="1600" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="19A683"/>
                   </a:solidFill>
@@ -12508,94 +12550,50 @@
             <a:prstGeom prst="line">
               <a:avLst/>
             </a:prstGeom>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </p:style>
         </p:cxnSp>
       </p:grpSp>
-      <p:sp>
-[...42 lines deleted...]
-      </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="39" name="Group 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42C8F43-6AE6-1081-E43C-D3585E5E373B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="222069" y="4650378"/>
             <a:ext cx="10633165" cy="1254035"/>
             <a:chOff x="222069" y="4650378"/>
             <a:chExt cx="10633165" cy="1254035"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="40" name="Rectangle 39">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -12629,51 +12627,51 @@
             </a:effectLst>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
                 <a:shade val="15000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="457200"/>
               <a:r>
                 <a:rPr lang="en-US" sz="4000" b="1" dirty="0"/>
-                <a:t>137+ years</a:t>
+                <a:t>138+ years</a:t>
               </a:r>
               <a:endParaRPr lang="en-US" sz="4000" b="1" baseline="30000" dirty="0"/>
             </a:p>
             <a:p>
               <a:pPr marL="457200"/>
               <a:r>
                 <a:rPr lang="en-US" sz="1800" dirty="0"/>
                 <a:t>North American Company for Life and Health Insurance®</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="41" name="Picture 40" descr="A close-up of a paper label&#10;&#10;Description automatically generated">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56A01958-C268-46C7-6ABF-FD1A59F89B18}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
@@ -12869,50 +12867,94 @@
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId6" cstate="print">
               <a:extLst>
                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="6367840" y="3213827"/>
               <a:ext cx="3844889" cy="976110"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16673E38-13E6-888F-4B55-88056D581EEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6056344"/>
+            <a:ext cx="12192000" cy="507831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>The above ratings apply to North American’s financial strength and claims paying ability. These ratings do not apply to the safety or performance of the variable accounts, which will fluctuate in value.  1. As of December 31, 2025. Source: Statutory Annual Statements of the Sammons Financial Group member companies as filed with the National Association of Insurance Commissioners. 2. Source: North American Balance Sheet as of 12/31/2025. 3. Policy count, assets under management, per statutory basis, as of December 31, 2025.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="568395380"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
@@ -13541,61 +13583,66 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC131EF9-DBCE-11F7-C200-6C9FF570C41E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
-              <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...2 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="1100" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E23B8F58-442F-B6AC-8051-D7D20BC7F24A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="6596390"/>
             <a:ext cx="1731948" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
@@ -13664,51 +13711,51 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>A) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>A.M. Best rating affirmed on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>August 13, 2024</a:t>
+              <a:t>August 13, 2025</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. For the latest rating, access ambest.com. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>B) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Awarded to North American Company for Life and Health Insurance®</a:t>
             </a:r>
@@ -13728,75 +13775,91 @@
               </a:rPr>
               <a:t>as part of Sammons® Financial Group Inc., which consists of Midland National® Life Insurance Company and North American Company for Life and Health Insurance®. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>C) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>S&amp;P Global rating assigned Feb. 26, 2009 and affirmed on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>May 15, 2025</a:t>
+              <a:t>June 10, 2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>D) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Fitch Ratings, a global leader in financial information services and credit ratings, on June 26, 2024, assigned an Insurer Financial Strength rating of A+ Stable for North American. This rating is the fifth highest of 19 possible rating categories. The rating reflects the organization’s strong business profile, low financial leverage, very strong statutory capitalization, and strong operating profitability supported by strong investment performance. For more information access fitchratings.com.</a:t>
+              <a:t>Fitch Ratings, a global leader in financial information services and credit ratings, on June</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> 10, 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, assigned an Insurer Financial Strength rating of A+ Stable for North American. This rating is the fifth highest of 19 possible rating categories. The rating reflects the organization’s strong business profile, low financial leverage, very strong statutory capitalization, and strong operating profitability supported by strong investment performance. For more information access fitchratings.com.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1100" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D52528D-AE62-DB97-7643-83257AE95509}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10761813" y="6430418"/>
             <a:ext cx="1457857" cy="261610"/>
@@ -17836,51 +17899,51 @@
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{315E0260-25A3-C09E-FA83-61DD31571D16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4102287" y="5275170"/>
             <a:ext cx="7815712" cy="758953"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -19945,51 +20008,51 @@
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61376B96-A53E-8EA5-BB3D-49718F3B41F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10761813" y="6430418"/>
             <a:ext cx="1457857" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -21041,51 +21104,51 @@
             <a:off x="10919619" y="6596390"/>
             <a:ext cx="1272380" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="en-US" sz="1100" kern="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PRT 6-25</a:t>
+              <a:t>REV 7-26</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1940088819"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -23543,50 +23606,434 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <FormOwner xmlns="7f299012-c543-47ee-bf02-dcfee82c2d5a">
+      <Value>Kate</Value>
+    </FormOwner>
+    <Bi_x002d_annualReview xmlns="7f299012-c543-47ee-bf02-dcfee82c2d5a" xsi:nil="true"/>
+    <Notes xmlns="7f299012-c543-47ee-bf02-dcfee82c2d5a" xsi:nil="true"/>
+    <KeyWords_x002f_AnnualReview xmlns="7f299012-c543-47ee-bf02-dcfee82c2d5a" xsi:nil="true"/>
+    <AnnualReview xmlns="7f299012-c543-47ee-bf02-dcfee82c2d5a">
+      <Value>March</Value>
+    </AnnualReview>
+    <Approveduntilchanges xmlns="7f299012-c543-47ee-bf02-dcfee82c2d5a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010028CF889CDB51BA42ABFEA80746AD0DC2" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c530e1664e53f0d2aa235afb5e533fde">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f299012-c543-47ee-bf02-dcfee82c2d5a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5fb325fc8ab297e9ab5cbd5d4a2ab378" ns2:_="">
+    <xsd:import namespace="7f299012-c543-47ee-bf02-dcfee82c2d5a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:FormOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:Bi_x002d_annualReview" minOccurs="0"/>
+                <xsd:element ref="ns2:KeyWords_x002f_AnnualReview" minOccurs="0"/>
+                <xsd:element ref="ns2:AnnualReview" minOccurs="0"/>
+                <xsd:element ref="ns2:Approveduntilchanges" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7f299012-c543-47ee-bf02-dcfee82c2d5a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FormOwner" ma:index="11" nillable="true" ma:displayName="Content Owner" ma:format="Dropdown" ma:internalName="FormOwner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Jodie Morris"/>
+                    <xsd:enumeration value="Amy Frazier"/>
+                    <xsd:enumeration value="Sarah Follmuth"/>
+                    <xsd:enumeration value="Sonya Ferguson"/>
+                    <xsd:enumeration value="Tami Crosgrove"/>
+                    <xsd:enumeration value="Christal Zook-Ballou"/>
+                    <xsd:enumeration value="Shelley Danforth"/>
+                    <xsd:enumeration value="Pierce Zanders"/>
+                    <xsd:enumeration value="Tricia Proctor"/>
+                    <xsd:enumeration value="Product Content"/>
+                    <xsd:enumeration value="Legal"/>
+                    <xsd:enumeration value="Kristi Hill"/>
+                    <xsd:enumeration value="APR (product team)"/>
+                    <xsd:enumeration value="Kevin Waetke (Corp Mktg)"/>
+                    <xsd:enumeration value="Cassie"/>
+                    <xsd:enumeration value="Marie"/>
+                    <xsd:enumeration value="Kate"/>
+                    <xsd:enumeration value="Fin. Reporting (Emmy Copperstone/Laura Currie)"/>
+                    <xsd:enumeration value="Ali Klein"/>
+                    <xsd:enumeration value="Blake Acri"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="12" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Bi_x002d_annualReview" ma:index="13" nillable="true" ma:displayName="Bi-annual Review" ma:format="Dropdown" ma:internalName="Bi_x002d_annualReview">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Jan"/>
+                    <xsd:enumeration value="Feb"/>
+                    <xsd:enumeration value="March"/>
+                    <xsd:enumeration value="April"/>
+                    <xsd:enumeration value="May"/>
+                    <xsd:enumeration value="June"/>
+                    <xsd:enumeration value="July"/>
+                    <xsd:enumeration value="Aug"/>
+                    <xsd:enumeration value="Sept"/>
+                    <xsd:enumeration value="Oct"/>
+                    <xsd:enumeration value="Nov"/>
+                    <xsd:enumeration value="Dec"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="KeyWords_x002f_AnnualReview" ma:index="14" nillable="true" ma:displayName="Keywords" ma:format="Dropdown" ma:internalName="KeyWords_x002f_AnnualReview">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Contribution limits"/>
+                    <xsd:enumeration value="W4P"/>
+                    <xsd:enumeration value="Source"/>
+                    <xsd:enumeration value="Stat"/>
+                    <xsd:enumeration value="Hypothetical"/>
+                    <xsd:enumeration value="Spanish"/>
+                    <xsd:enumeration value="Chinese"/>
+                    <xsd:enumeration value="Korean"/>
+                    <xsd:enumeration value="Vietnamese"/>
+                    <xsd:enumeration value="Link"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="AnnualReview" ma:index="15" nillable="true" ma:displayName="Annual Review" ma:format="Dropdown" ma:internalName="AnnualReview">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Jan"/>
+                    <xsd:enumeration value="Feb"/>
+                    <xsd:enumeration value="March"/>
+                    <xsd:enumeration value="April"/>
+                    <xsd:enumeration value="May"/>
+                    <xsd:enumeration value="June"/>
+                    <xsd:enumeration value="July"/>
+                    <xsd:enumeration value="Aug"/>
+                    <xsd:enumeration value="Sept"/>
+                    <xsd:enumeration value="Oct"/>
+                    <xsd:enumeration value="Nov"/>
+                    <xsd:enumeration value="Dec"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Approveduntilchanges" ma:index="16" nillable="true" ma:displayName="Approved until changes" ma:format="Dropdown" ma:internalName="Approveduntilchanges">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="X"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5F1C212-FB10-454E-AB2D-3141142E45D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7f299012-c543-47ee-bf02-dcfee82c2d5a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{358B077F-12AA-49DB-A1CA-747265A82A99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1227F5BD-4213-4C30-BC09-1EA4E6E58687}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7f299012-c543-47ee-bf02-dcfee82c2d5a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
   <Words>2099</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>171</Paragraphs>
   <Slides>18</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -23630,25 +24077,36 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>cam5207</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+    <vt:lpwstr>100.000000000000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010028CF889CDB51BA42ABFEA80746AD0DC2</vt:lpwstr>
+  </property>
+</Properties>
+</file>